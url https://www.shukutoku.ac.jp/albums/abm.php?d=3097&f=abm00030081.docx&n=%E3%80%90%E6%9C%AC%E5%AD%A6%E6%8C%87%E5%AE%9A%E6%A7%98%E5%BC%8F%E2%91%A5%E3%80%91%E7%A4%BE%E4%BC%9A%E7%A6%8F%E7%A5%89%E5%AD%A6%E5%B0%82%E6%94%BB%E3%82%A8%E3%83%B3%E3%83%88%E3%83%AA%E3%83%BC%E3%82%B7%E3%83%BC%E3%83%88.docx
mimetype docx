--- v0 (2025-10-29)
+++ v1 (2026-06-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7F64F1CD" w14:textId="77777777" w:rsidR="00F27629" w:rsidRPr="00783F27" w:rsidRDefault="006C4FA6" w:rsidP="00ED2352">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00783F27">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>様式⑥　1/2</w:t>
       </w:r>
@@ -64,51 +64,51 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>社会福祉学専攻</w:t>
       </w:r>
       <w:r w:rsidRPr="0017658E">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="0017658E">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>博士前期課程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502B2AC1" w14:textId="77777777" w:rsidR="006C4FA6" w:rsidRDefault="006C4FA6" w:rsidP="00ED2352">
+    <w:p w14:paraId="502B2AC1" w14:textId="4ED3C242" w:rsidR="006C4FA6" w:rsidRDefault="006C4FA6" w:rsidP="00ED2352">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="400D740F" wp14:editId="5F2A2BAE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>981075</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2343150" cy="276225"/>
@@ -244,113 +244,89 @@
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                           <w:spacing w:val="-2"/>
                           <w:position w:val="14"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>を希望する入試区分を〇で囲む</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>〔</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4FA6">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007F0598">
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>社会人ＡＯ</w:t>
+        <w:t>総合型選抜</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4FA6">
+      <w:r w:rsidR="00BF513A">
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">　</w:t>
+        <w:t>（社会人）</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0E6F">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4FA6">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>指定法人推薦入試</w:t>
+        <w:t>指定法人推薦入試〕</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4FA6">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BF513A">
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>〕　エントリーシート</w:t>
+        <w:t>ｴﾝﾄﾘｰｼｰﾄ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1270"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="3531"/>
         <w:gridCol w:w="2686"/>
@@ -3082,275 +3058,267 @@
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="1828800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="5" name="テキスト ボックス 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="1828800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="44396B14" w14:textId="5FB28699" w:rsidR="00783F27" w:rsidRPr="00CE2F28" w:rsidRDefault="00783F27" w:rsidP="006B4AA1">
+                          <w:p w14:paraId="44396B14" w14:textId="3453A951" w:rsidR="00783F27" w:rsidRPr="00CE2F28" w:rsidRDefault="00783F27" w:rsidP="006B4AA1">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CE2F28">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>（20</w:t>
                             </w:r>
-                            <w:r w:rsidR="00135A89">
+                            <w:r w:rsidR="00431B7A">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>26</w:t>
+                              <w:t>27</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CE2F28">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>年度）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="74295" tIns="8890" rIns="74295" bIns="8890" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6FDA8FF2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:444.5pt;margin-top:.7pt;width:2in;height:2in;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQDtV1LXSAIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNGmhSzdquiq7KkKq dlfqoj27jtNEcjyW7TYpx62EeAheAXHmefIijJ2mWy2cEBdn7Pn/vplMr5pKkp0wtgSV0uEgpkQo DlmpNin9/LB4M6HEOqYyJkGJlO6FpVez16+mtU7ECAqQmTAEgyib1DqlhXM6iSLLC1ExOwAtFCpz MBVzeDWbKDOsxuiVjEZxfBHVYDJtgAtr8fWmU9JZiJ/ngru7PLfCEZlSrM2F04Rz7c9oNmXJxjBd lPxYBvuHKipWKkx6CnXDHCNbU/4Rqiq5AQu5G3CoIsjzkovQA3YzjF90syqYFqEXBMfqE0z2/4Xl t7t7Q8ospWNKFKuQovbwtX360T79ag/fSHv43h4O7dNPvJOxh6vWNkGvlUY/13yABmnv3y0+ehSa 3FT+i/0R1CPw+xPYonGEe6fJaDKJUcVR118wfvTsro11HwVUxAspNchmAJntltZ1pr2Jz6ZgUUoZ GJWK1Cm9eDuOg8NJg8Glwhy+ia5YL7lm3QQMTo2sIdtjfwa6gbGaL0qsYcmsu2cGJwTrxql3d3jk EjAXHCVKCjBf/vbu7ZE41FJS48SlVOFKUCI/KST0/bvRJVLgwmUyucQE5lyxPlOobXUNONBD3C3N g+jNnezF3ED1iIsx9xlRxRTHvCl1vXjtuh3AxeJiPg9GOJCauaVaae5De0Q9ug/NIzP6SIFD9m6h n0uWvGCis/WeVs+3DvkINHmMO0SP0OMwB6KPi+e35fwerJ5/D7PfAAAA//8DAFBLAwQUAAYACAAA ACEATlTIUeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrCQBCG74W+wzKF3upGSWuM2UgR SsFDQW2L3tbsNBuanQ3ZVePbdzzZ48w3/PP9xWJwrThhHxpPCsajBARS5U1DtYLP7dtTBiJETUa3 nlDBBQMsyvu7QufGn2mNp02sBYdQyLUCG2OXSxkqi06Hke+QmP343unIY19L0+szh7tWTpLkRTrd EH+wusOlxep3c3QKVuHd7lYfl/R7t//aLp/JJiFdK/X4MLzOQUQc4u0YrvqsDiU7HfyRTBCtgiyb cZfIIAVx5ePplBcHBZNsloIsC/m/QvkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h /9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7VdS 10gCAABmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA TlTIUeAAAAAKAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA 8wAAAK8FAAAAAA== " filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="44396B14" w14:textId="5FB28699" w:rsidR="00783F27" w:rsidRPr="00CE2F28" w:rsidRDefault="00783F27" w:rsidP="006B4AA1">
+                    <w:p w14:paraId="44396B14" w14:textId="3453A951" w:rsidR="00783F27" w:rsidRPr="00CE2F28" w:rsidRDefault="00783F27" w:rsidP="006B4AA1">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CE2F28">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>（20</w:t>
                       </w:r>
-                      <w:r w:rsidR="00135A89">
+                      <w:r w:rsidR="00431B7A">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>26</w:t>
+                        <w:t>27</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CE2F28">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>年度）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8B4A6B" w14:textId="77777777" w:rsidR="005D0B71" w:rsidRPr="00783F27" w:rsidRDefault="005D0B71" w:rsidP="005D0B71">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00783F27">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式⑥　2/2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B2C204" w14:textId="77777777" w:rsidR="005D0B71" w:rsidRDefault="005D0B71" w:rsidP="00124150">
+    <w:p w14:paraId="20B2C204" w14:textId="785B67DA" w:rsidR="005D0B71" w:rsidRDefault="005D0B71" w:rsidP="00124150">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>〔</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C4FA6">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007F0598">
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>社会人ＡＯ</w:t>
+        <w:t>総合型選抜</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000C33">
+      <w:r w:rsidR="00BF513A">
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">　</w:t>
+        <w:t>（社会人）</w:t>
       </w:r>
       <w:r w:rsidRPr="00000C33">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>・</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>指定法人推薦入試</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4FA6">
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>〕　エントリーシート</w:t>
+        <w:t>〕</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF513A">
+        <w:rPr>
+          <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>ｴﾝﾄﾘｰｼｰﾄ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C9D073" w14:textId="77777777" w:rsidR="00C9578B" w:rsidRDefault="00C9578B" w:rsidP="002669F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658239" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26D29E8C" wp14:editId="79192A23">
                 <wp:simplePos x="0" y="0"/>
@@ -5603,140 +5571,140 @@
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="1828800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="6" name="テキスト ボックス 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="1828800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0C35E900" w14:textId="5D7CBF0F" w:rsidR="00783F27" w:rsidRPr="00CE2F28" w:rsidRDefault="00783F27" w:rsidP="00783F27">
+                          <w:p w14:paraId="0C35E900" w14:textId="3607FD76" w:rsidR="00783F27" w:rsidRPr="00CE2F28" w:rsidRDefault="00783F27" w:rsidP="00783F27">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CE2F28">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>（20</w:t>
+                              <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidR="00135A89">
+                            <w:r w:rsidR="00431B7A">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>26</w:t>
+                              <w:t>2027</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CE2F28">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>年度）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="74295" tIns="8890" rIns="74295" bIns="8890" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5631DC28" id="テキスト ボックス 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:92.8pt;margin-top:717.35pt;width:2in;height:2in;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQABZxLVSAIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u2jAUvp+0d7B8PwKsZRQRKtaKaRJq K9Gp18ZxIFJiW7YhYZcgTX2IvcK06z1PXmSfHUJRt6tpN86xz//3nZPxdVXkZCuMzZSMaa/TpURI rpJMrmL65XH2bkiJdUwmLFdSxHQnLL2evH0zLvVI9NVa5YkwBEGkHZU6pmvn9CiKLF+LgtmO0kJC mSpTMIerWUWJYSWiF3nU73YHUalMoo3iwlq83jZKOgnx01Rwd5+mVjiSxxS1uXCacC79GU3GbLQy TK8zfiyD/UMVBcskkp5C3TLHyMZkf4QqMm6UVanrcFVEKk0zLkIP6KbXfdXNYs20CL0AHKtPMNn/ F5bfbR8MyZKYDiiRrABF9eFbvf9R73/Vh2dSH77Xh0O9/4k7GXi4Sm1H8Fpo+Lnqo6pAe/tu8ehR qFJT+C/6I9AD+N0JbFE5wr3TsD8cdqHi0LUXxI9e3LWx7pNQBfFCTA3YDCCz7dy6xrQ18dmkmmV5 HhjNJSnR0vvLbnA4aRA8l8jhm2iK9ZKrllXA4KJtZKmSHfozqhkYq/ksQw1zZt0DM5gQ1I2pd/c4 0lwhlzpKlKyV+fq3d28P4qClpMTExVRiJSjJP0sQ+uGif3WJAQ2X4fAKCcy5YnmmkJviRmGge9gt zYPozV3eiqlRxRMWY+ozQsUkR96Yula8cc0OYLG4mE6DEQZSMzeXC819aI+oR/exemJGHylwYO9O tXPJRq+YaGy9p9XTjQMfgSaPcYPoEXoMcyD6uHh+W87vwerl9zD5DQAA//8DAFBLAwQUAAYACAAA ACEAxUnghOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90YowlpNkUK IvQgtFVpb9vsmA1mZ0N226b/3vGkx/ne48171WJyvTjhGDpPCu5nCQikxpuOWgXv25e7AkSImozu PaGCCwZY1NdXlS6NP9MaT5vYCg6hUGoFNsahlDI0Fp0OMz8gsfblR6cjn2MrzajPHO56mSbJk3S6 I/5g9YBLi8335ugUrMKr3a3eLtnnbv+xXT6STUK2Vur2Znqeg4g4xT8z/Nbn6lBzp4M/kgmiV8BD ItPsIctBsJ4WBaMDozxNc5B1Jf9PqH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h /9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAWcS 1UgCAABmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA xUnghOAAAAAKAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA 8wAAAK8FAAAAAA== " filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="0C35E900" w14:textId="5D7CBF0F" w:rsidR="00783F27" w:rsidRPr="00CE2F28" w:rsidRDefault="00783F27" w:rsidP="00783F27">
+                    <w:p w14:paraId="0C35E900" w14:textId="3607FD76" w:rsidR="00783F27" w:rsidRPr="00CE2F28" w:rsidRDefault="00783F27" w:rsidP="00783F27">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CE2F28">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>（20</w:t>
+                        <w:t>（</w:t>
                       </w:r>
-                      <w:r w:rsidR="00135A89">
+                      <w:r w:rsidR="00431B7A">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>26</w:t>
+                        <w:t>2027</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CE2F28">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>年度）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C4FA6" w:rsidRPr="00B14003" w:rsidSect="006C4FA6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="289" w:right="851" w:bottom="295" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
@@ -5810,157 +5778,161 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5C814E99" w14:textId="77777777" w:rsidR="008C0EDE" w:rsidRDefault="008C0EDE" w:rsidP="008C0EDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="127D35FE" w14:textId="77777777" w:rsidR="008C0EDE" w:rsidRDefault="008C0EDE" w:rsidP="008C0EDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673">
+    <o:shapedefaults v:ext="edit" spidmax="34817">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4FA6"/>
     <w:rsid w:val="00000C33"/>
     <w:rsid w:val="000421EA"/>
     <w:rsid w:val="00091129"/>
     <w:rsid w:val="00093EE4"/>
     <w:rsid w:val="000F06B8"/>
     <w:rsid w:val="00122FFF"/>
     <w:rsid w:val="00124150"/>
     <w:rsid w:val="0012416E"/>
     <w:rsid w:val="00135A89"/>
     <w:rsid w:val="00154A58"/>
     <w:rsid w:val="0017658E"/>
     <w:rsid w:val="002669F3"/>
     <w:rsid w:val="0032423D"/>
     <w:rsid w:val="003822E2"/>
     <w:rsid w:val="003A4A4D"/>
     <w:rsid w:val="0040636C"/>
+    <w:rsid w:val="00431B7A"/>
     <w:rsid w:val="004D1897"/>
     <w:rsid w:val="004D479F"/>
     <w:rsid w:val="00571BA5"/>
     <w:rsid w:val="005D0B71"/>
     <w:rsid w:val="005F6839"/>
     <w:rsid w:val="00643BDD"/>
     <w:rsid w:val="00665DB2"/>
     <w:rsid w:val="006C4FA6"/>
     <w:rsid w:val="006C70BE"/>
     <w:rsid w:val="006E2595"/>
     <w:rsid w:val="006F0E6F"/>
     <w:rsid w:val="00744178"/>
     <w:rsid w:val="00783F27"/>
     <w:rsid w:val="007A6F2B"/>
+    <w:rsid w:val="007F0598"/>
     <w:rsid w:val="007F47A1"/>
     <w:rsid w:val="008B48A4"/>
     <w:rsid w:val="008C0EDE"/>
     <w:rsid w:val="0092490F"/>
     <w:rsid w:val="00924DD5"/>
     <w:rsid w:val="009F592C"/>
     <w:rsid w:val="00A56778"/>
     <w:rsid w:val="00A74160"/>
     <w:rsid w:val="00A966B9"/>
     <w:rsid w:val="00AB6188"/>
     <w:rsid w:val="00B14003"/>
     <w:rsid w:val="00BA4B9E"/>
     <w:rsid w:val="00BB1D20"/>
     <w:rsid w:val="00BE2635"/>
+    <w:rsid w:val="00BF513A"/>
     <w:rsid w:val="00C9578B"/>
     <w:rsid w:val="00CE2F28"/>
     <w:rsid w:val="00EC4E00"/>
     <w:rsid w:val="00ED2352"/>
     <w:rsid w:val="00F07F7B"/>
     <w:rsid w:val="00F27629"/>
     <w:rsid w:val="00F6388A"/>
     <w:rsid w:val="00FC23B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673">
+    <o:shapedefaults v:ext="edit" spidmax="34817">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A15C2B3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5C6ADC29-A28C-45A1-93C7-8545591CA360}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
@@ -6051,94 +6023,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -6424,51 +6400,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008C0EDE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId10" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId2" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId3" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId4" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId5" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId6" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId7" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId8" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId9" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId10" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId2" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId3" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId4" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId5" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId6" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId7" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId8" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId9" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6688,62 +6664,62 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100AF30E2C2D8EA374FA80D074A9F864370" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="a71739ef6df15d6265780aabaca35102">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb" xmlns:ns3="96f71496-4399-4035-ad15-0634aa7b2ca0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94541efb45b0b17b7a09018f8ab6dbda" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100AF30E2C2D8EA374FA80D074A9F864370" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="c60e3f251e07ea84664f638224abbb23">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb" xmlns:ns3="96f71496-4399-4035-ad15-0634aa7b2ca0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac73fa10f2abb0bae19a41eb5d5233a2" ns2:_="" ns3:_="">
     <xsd:import namespace="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb"/>
     <xsd:import namespace="96f71496-4399-4035-ad15-0634aa7b2ca0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -6959,91 +6935,91 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="96f71496-4399-4035-ad15-0634aa7b2ca0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD582CD5-C2A8-45B8-B49A-82FF000B3E85}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACF6C551-C75F-42F3-940A-C506B4BABB5A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACBB2CFF-83EC-4CEC-ACF5-3E9001BFC942}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE783650-BA1F-4660-BE36-9E3B4F7654B2}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31BE0AC3-4A63-4F01-9162-F60AC12864FA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F769C3-BAE0-4657-A0CF-0BB1CFAF7786}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>145</Words>
-  <Characters>832</Characters>
+  <Characters>833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>976</CharactersWithSpaces>
+  <CharactersWithSpaces>977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>萩原 雅子</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:title>【本学指定様式⑥】社会福祉学専攻エントリーシート.docx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AF30E2C2D8EA374FA80D074A9F864370</vt:lpwstr>
   </property>
 </Properties>
 </file>