--- v0 (2025-10-29)
+++ v1 (2026-06-22)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="24511D56" w14:textId="77777777" w:rsidR="00F27629" w:rsidRPr="00042D7D" w:rsidRDefault="00C172E1" w:rsidP="00043644">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042D7D">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
@@ -56,114 +56,168 @@
         </w:rPr>
         <w:t>⑤</w:t>
       </w:r>
       <w:r w:rsidRPr="00042D7D">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DF3140" w14:textId="77777777" w:rsidR="00E02F06" w:rsidRDefault="00E02F06" w:rsidP="00712556">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B714941" w14:textId="77777777" w:rsidR="007414E8" w:rsidRPr="00B6559B" w:rsidRDefault="00C172E1" w:rsidP="009B3BA3">
+    <w:p w14:paraId="4B714941" w14:textId="7B6746A6" w:rsidR="007414E8" w:rsidRPr="00B6559B" w:rsidRDefault="00C172E1" w:rsidP="009B3BA3">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6559B">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>社会福祉学専攻</w:t>
       </w:r>
       <w:r w:rsidR="007E3B8E" w:rsidRPr="00B6559B">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　博士前期課程</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B6559B">
+        <w:t xml:space="preserve">　博士前期課程</w:t>
+      </w:r>
+      <w:r w:rsidR="007414E8" w:rsidRPr="00B6559B">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
+        <w:t>〔</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3B8E" w:rsidRPr="00B6559B">
+        <w:rPr>
+          <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="007414E8" w:rsidRPr="00B6559B">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>〔</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="007414E8" w:rsidRPr="00B6559B">
+        <w:t>社会人入試</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1007">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>社会人入試　・　社会人ＡＯ入試　・　指定法人推薦入試</w:t>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD06E6">
+        <w:rPr>
+          <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>総合型</w:t>
+      </w:r>
+      <w:r w:rsidR="00861410">
+        <w:rPr>
+          <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>選抜</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1007">
+        <w:rPr>
+          <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>（社会人）</w:t>
+      </w:r>
+      <w:r w:rsidR="007414E8" w:rsidRPr="00B6559B">
+        <w:rPr>
+          <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>入試</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1007">
+        <w:rPr>
+          <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="007414E8" w:rsidRPr="00B6559B">
+        <w:rPr>
+          <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>指定法人推薦入試</w:t>
       </w:r>
       <w:r w:rsidR="007414E8" w:rsidRPr="00B6559B">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="007414E8" w:rsidRPr="00B6559B">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>〕</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541416C2" w14:textId="77777777" w:rsidR="00C172E1" w:rsidRPr="00B6559B" w:rsidRDefault="007414E8" w:rsidP="007414E8">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -390,58 +444,58 @@
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="5E25E039" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:436.7pt;margin-top:1.3pt;width:80.25pt;height:30pt;z-index:-251663366;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQCDFHedXwIAAIoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua0lJnI9gOXATpCgQ JAGcImuaIm0BFIclaUvpMgaCHqJXKLrueXSRDik5SdOuim4oDuf/3owmp22tyEZYV4EuaDZKKRGa Q1npZUE/3V68O6bEeaZLpkCLgt4LR0+nb99MGpOLPViBKoUlGES7vDEFXXlv8iRxfCVq5kZghEal BFszj6JdJqVlDUavVbKXpodJA7Y0FrhwDl/PeyWdxvhSCu6vpXTCE1VQrM3H08ZzEc5kOmH50jKz qvhQBvuHKmpWaUz6FOqceUbWtvojVF1xCw6kH3GoE5Cy4iL2gN1k6atu5itmROwFwXHmCSb3/8Ly q82NJVWJ3FGiWY0UddvH7uF79/Cz234l3fZbt912Dz9QJlmAqzEuR6+5QT/fvoc2uA7vDh8DCq20 dfhifwT1CPz9E9ii9YQHpzQ7yY7GlHDU7R9naRrZSJ69jXX+g4CahEtBLZIZMWabS+cxI5ruTEIy B6oqLyqlohAGSJwpSzYMqVc+1ogev1kpTZqCHu6P0xhYQ3DvIyuNCUKvfU/h5ttFOzS6gPIe+7fQ D5Qz/KLCIi+Z8zfM4gRhy7gV/hoPqQCTwHCjZAX2y9/egz0Si1pKGpzIgrrPa2YFJeqjRspPsoOD MMJROBgf7aFgX2oWLzV6XZ8Bdo60YnXxGuy92l2lhfoOl2cWsqKKaY65C+p31zPf7wkuHxezWTTC oTXMX+q54SF0QDpQcNveMWsGnjwyfAW72WX5K7p62+CpYbb2IKvIZQC4R3XAHQc+UjwsZ9iol3K0 ev6FTH8BAAD//wMAUEsDBBQABgAIAAAAIQDHZmL54AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s TI9LT8MwEITvSPwHa5G4IOpQQ1pCNhVCPCRuNDzEzY2XJCJeR7GbhH+Pe4Lj7Ixmvs03s+3ESINv HSNcLBIQxJUzLdcIr+XD+RqED5qN7hwTwg952BTHR7nOjJv4hcZtqEUsYZ9phCaEPpPSVw1Z7Reu J47elxusDlEOtTSDnmK57eQySVJpdctxodE93TVUfW/3FuHzrP549vPj26SuVH//NJard1Minp7M tzcgAs3hLwwH/IgORWTauT0bLzqE9UpdxijCMgVx8BOlrkHsENJ4kUUu/39Q/AIAAP//AwBQSwEC LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u cmVsc1BLAQItABQABgAIAAAAIQCDFHedXwIAAIoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv RG9jLnhtbFBLAQItABQABgAIAAAAIQDHZmL54AAAAAkBAAAPAAAAAAAAAAAAAAAAALkEAABkcnMv ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA " fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C172E1" w:rsidRPr="003166E9" w:rsidRDefault="00C172E1">
+                    <w:p w14:paraId="729E2265" w14:textId="77777777" w:rsidR="00C172E1" w:rsidRPr="003166E9" w:rsidRDefault="00C172E1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
                           <w:spacing w:val="-8"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003166E9">
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
                           <w:spacing w:val="-8"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Ｎ</w:t>
                       </w:r>
                       <w:r w:rsidR="0020021D" w:rsidRPr="003166E9">
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
                           <w:spacing w:val="-8"/>
                           <w:sz w:val="10"/>
                           <w:szCs w:val="10"/>
@@ -763,58 +817,54 @@
                                     <w:t>※</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="53679C1D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                    <v:shape id="テキスト ボックス 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.15pt;margin-top:-20.7pt;width:24.75pt;height:24pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQA1G0a/bgIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O2jAQvlfqO1i+lwQI2y0irCgrqkpo dyW22rNxHIjkeFzbkNDjIq36EH2Fquc+T16kYwdYuu2pKgfj+fH8fN9MRld1KclWGFuASmm3E1Mi FIesUKuUfrqfvbmkxDqmMiZBiZTuhKVX49evRpUeih6sQWbCEAyi7LDSKV07p4dRZPlalMx2QAuF xhxMyRyKZhVlhlUYvZRRL44vogpMpg1wYS1qr1sjHYf4eS64u81zKxyRKcXaXDhNOJf+jMYjNlwZ ptcFP5TB/qGKkhUKk55CXTPHyMYUf4QqC27AQu46HMoI8rzgIvSA3XTjF90s1kyL0AuCY/UJJvv/ wvKb7Z0hRZbShBLFSqSo2T81j9+bx5/N/itp9t+a/b55/IEySTxclbZDfLXQ+M7V76FG2o96i0qP Qp2b0v9jfwTtCPzuBLaoHeGo7HeTfm9ACUdTP04u40BG9PxYG+s+CCiJv6TUIJcBYradW4eFoOvR xeeyIItsVkgZhJ2dSkO2DGnHacmgokQy61CZ0ln4+ZoxxG/PpCJVSi/6gzhkUuDjtX5Sobvvve3R 31y9rAN0p/6XkO0QFgPtnFnNZwUWP8fMd8zgYCESuCzuFo9cAuaCw42SNZgvf9N7f+QbrZRUOKgp tZ83zAhs6KPCSXjXTRI/2UFIBm97KJhzy/LcojblFBCULq6l5uHq/Z08XnMD5QPu1MRnRRNTHHOn 1B2vU9euD+4kF5NJcMJZ1szN1UJzH9oz4Km5rx+Y0Qf+HBJ/A8eRZsMXNLa+/qWCycZBXgSOPc4t qgf4cQ8Cb4ed9Yt2Lgev5y/L+BcAAAD//wMAUEsDBBQABgAIAAAAIQApCo/d4QAAAAgBAAAPAAAA ZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3SQtscRsioiiBUM1Fbxus2MSzc6G3W0T+/Rd T3qbYT7++f58PemeHdG6zpCAeB4BQ6qN6qgR8L57nK2AOS9Jyd4QCvhBB+vi8iKXmTIjveGx8g0L IeQyKaD1fsg4d3WLWrq5GZDC7dNYLX1YbcOVlWMI1z1PoijlWnYUPrRywPsW6+/qoAV8jNWT3W42 X6/Dc3nanqryBR9KIa6vprtbYB4n/wfDr35QhyI47c2BlGO9gFmcLAIahmW8BBaIxU0CbC8gTYEX Of9foDgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANRtGv24CAAChBAAADgAAAAAAAAAA AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKQqP3eEAAAAIAQAADwAAAAAA AAAAAAAAAADIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA== " fillcolor="window" stroked="f" strokeweight=".5pt">
+                    <v:shape w14:anchorId="21F5B3DC" id="テキスト ボックス 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.15pt;margin-top:-20.7pt;width:24.75pt;height:24pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQA1G0a/bgIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O2jAQvlfqO1i+lwQI2y0irCgrqkpo dyW22rNxHIjkeFzbkNDjIq36EH2Fquc+T16kYwdYuu2pKgfj+fH8fN9MRld1KclWGFuASmm3E1Mi FIesUKuUfrqfvbmkxDqmMiZBiZTuhKVX49evRpUeih6sQWbCEAyi7LDSKV07p4dRZPlalMx2QAuF xhxMyRyKZhVlhlUYvZRRL44vogpMpg1wYS1qr1sjHYf4eS64u81zKxyRKcXaXDhNOJf+jMYjNlwZ ptcFP5TB/qGKkhUKk55CXTPHyMYUf4QqC27AQu46HMoI8rzgIvSA3XTjF90s1kyL0AuCY/UJJvv/ wvKb7Z0hRZbShBLFSqSo2T81j9+bx5/N/itp9t+a/b55/IEySTxclbZDfLXQ+M7V76FG2o96i0qP Qp2b0v9jfwTtCPzuBLaoHeGo7HeTfm9ACUdTP04u40BG9PxYG+s+CCiJv6TUIJcBYradW4eFoOvR xeeyIItsVkgZhJ2dSkO2DGnHacmgokQy61CZ0ln4+ZoxxG/PpCJVSi/6gzhkUuDjtX5Sobvvve3R 31y9rAN0p/6XkO0QFgPtnFnNZwUWP8fMd8zgYCESuCzuFo9cAuaCw42SNZgvf9N7f+QbrZRUOKgp tZ83zAhs6KPCSXjXTRI/2UFIBm97KJhzy/LcojblFBCULq6l5uHq/Z08XnMD5QPu1MRnRRNTHHOn 1B2vU9euD+4kF5NJcMJZ1szN1UJzH9oz4Km5rx+Y0Qf+HBJ/A8eRZsMXNLa+/qWCycZBXgSOPc4t qgf4cQ8Cb4ed9Yt2Lgev5y/L+BcAAAD//wMAUEsDBBQABgAIAAAAIQApCo/d4QAAAAgBAAAPAAAA ZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3SQtscRsioiiBUM1Fbxus2MSzc6G3W0T+/Rd T3qbYT7++f58PemeHdG6zpCAeB4BQ6qN6qgR8L57nK2AOS9Jyd4QCvhBB+vi8iKXmTIjveGx8g0L IeQyKaD1fsg4d3WLWrq5GZDC7dNYLX1YbcOVlWMI1z1PoijlWnYUPrRywPsW6+/qoAV8jNWT3W42 X6/Dc3nanqryBR9KIa6vprtbYB4n/wfDr35QhyI47c2BlGO9gFmcLAIahmW8BBaIxU0CbC8gTYEX Of9foDgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANRtGv24CAAChBAAADgAAAAAAAAAA AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKQqP3eEAAAAIAQAADwAAAAAA AAAAAAAAAADIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA== " fillcolor="window" stroked="f" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00BE692C" w:rsidRPr="00C0353D" w:rsidRDefault="00BE692C" w:rsidP="00BE692C">
+                          <w:p w14:paraId="3CB06F33" w14:textId="77777777" w:rsidR="00BE692C" w:rsidRPr="00C0353D" w:rsidRDefault="00BE692C" w:rsidP="00BE692C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C0353D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00BE692C" w:rsidRPr="00B6559B">
               <w:rPr>
                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
@@ -1140,58 +1190,54 @@
                               <w:t>作成してください。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="テキスト ボックス 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-8.05pt;margin-top:611.6pt;width:450.75pt;height:46.5pt;z-index:-251662341;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQBSwZN0YQIAAJEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1uEzEU3iNxB8t7OklICo06qUKrIqSq rdSirh2PpxnJ42dsJzNl2UiIQ3AFxJrzzEX47EnaUlghNh4/v//ve28Oj9pas7VyviKT8+HegDNl JBWVuc35x+vTV28580GYQmgyKud3yvOj2csXh42dqhEtSRfKMQQxftrYnC9DsNMs83KpauH3yCoD ZUmuFgGiu80KJxpEr3U2Ggz2s4ZcYR1J5T1eT3oln6X4ZalkuChLrwLTOUdtIZ0unYt4ZrNDMb11 wi4ruS1D/EMVtagMkj6EOhFBsJWr/ghVV9KRpzLsSaozKstKqtQDuhkOnnVztRRWpV4AjrcPMPn/ F1aery8dq4qcTzgzogZF3eZLd/+9u//Zbb6ybvOt22y6+x+Q2STC1Vg/hdeVhV9o31EL2nfvHo8R hbZ0dfyiPwY9gL97AFu1gUk8Tt6MxpMRskroJgeDySSxkT16W+fDe0U1i5ecO5CZMBbrMx9QCUx3 JjGZJ10Vp5XWSYgDpI61Y2sB6nVINcLjNyttWJPz/ddIHZ0MRfc+sjZIEHvte4q30C7aBNVo1++C ijvA4KifK2/laYVaz4QPl8JhkNA5liNc4Cg1IRdtb5wtyX3+23u0B7/QctZgMHPuP62EU5zpDwbM HwzH4zjJSRgDRQjuqWbxVGNW9TEBgCHW0Mp0jfZB766lo/oGOzSPWaESRiJ3zsPuehz6dcEOSjWf JyPMrhXhzFxZGUNH7CIT1+2NcHZLVwDR57QbYTF9xlpv26M+XwUqq0RpxLlHdQs/5j4xvd3RuFhP 5WT1+CeZ/QIAAP//AwBQSwMEFAAGAAgAAAAhAFnjlM7jAAAADQEAAA8AAABkcnMvZG93bnJldi54 bWxMj01PhDAQhu8m/odmTLyY3UJxWYKUjTF+JN5cdI23Lh2BSFtCu4D/3vGkx5n3yTvPFLvF9GzC 0XfOSojXETC0tdOdbSS8Vg+rDJgPymrVO4sSvtHDrjw/K1Su3WxfcNqHhlGJ9bmS0IYw5Jz7ukWj /NoNaCn7dKNRgcax4XpUM5WbnosoSrlRnaULrRrwrsX6a38yEj6umvdnvzy+zckmGe6fpmp70JWU lxfL7Q2wgEv4g+FXn9ShJKejO1ntWS9hFacxoRQIkQhghGTZ5hrYkVZJnArgZcH/f1H+AAAA//8D AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFLBk3RhAgAAkQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFnjlM7jAAAADQEAAA8AAAAAAAAAAAAAAAAAuwQA AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA= " fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="60CC2634" id="テキスト ボックス 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-8.05pt;margin-top:611.6pt;width:450.75pt;height:46.5pt;z-index:-251662341;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQBSwZN0YQIAAJEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1uEzEU3iNxB8t7OklICo06qUKrIqSq rdSirh2PpxnJ42dsJzNl2UiIQ3AFxJrzzEX47EnaUlghNh4/v//ve28Oj9pas7VyviKT8+HegDNl JBWVuc35x+vTV28580GYQmgyKud3yvOj2csXh42dqhEtSRfKMQQxftrYnC9DsNMs83KpauH3yCoD ZUmuFgGiu80KJxpEr3U2Ggz2s4ZcYR1J5T1eT3oln6X4ZalkuChLrwLTOUdtIZ0unYt4ZrNDMb11 wi4ruS1D/EMVtagMkj6EOhFBsJWr/ghVV9KRpzLsSaozKstKqtQDuhkOnnVztRRWpV4AjrcPMPn/ F1aery8dq4qcTzgzogZF3eZLd/+9u//Zbb6ybvOt22y6+x+Q2STC1Vg/hdeVhV9o31EL2nfvHo8R hbZ0dfyiPwY9gL97AFu1gUk8Tt6MxpMRskroJgeDySSxkT16W+fDe0U1i5ecO5CZMBbrMx9QCUx3 JjGZJ10Vp5XWSYgDpI61Y2sB6nVINcLjNyttWJPz/ddIHZ0MRfc+sjZIEHvte4q30C7aBNVo1++C ijvA4KifK2/laYVaz4QPl8JhkNA5liNc4Cg1IRdtb5wtyX3+23u0B7/QctZgMHPuP62EU5zpDwbM HwzH4zjJSRgDRQjuqWbxVGNW9TEBgCHW0Mp0jfZB766lo/oGOzSPWaESRiJ3zsPuehz6dcEOSjWf JyPMrhXhzFxZGUNH7CIT1+2NcHZLVwDR57QbYTF9xlpv26M+XwUqq0RpxLlHdQs/5j4xvd3RuFhP 5WT1+CeZ/QIAAP//AwBQSwMEFAAGAAgAAAAhAFnjlM7jAAAADQEAAA8AAABkcnMvZG93bnJldi54 bWxMj01PhDAQhu8m/odmTLyY3UJxWYKUjTF+JN5cdI23Lh2BSFtCu4D/3vGkx5n3yTvPFLvF9GzC 0XfOSojXETC0tdOdbSS8Vg+rDJgPymrVO4sSvtHDrjw/K1Su3WxfcNqHhlGJ9bmS0IYw5Jz7ukWj /NoNaCn7dKNRgcax4XpUM5WbnosoSrlRnaULrRrwrsX6a38yEj6umvdnvzy+zckmGe6fpmp70JWU lxfL7Q2wgEv4g+FXn9ShJKejO1ntWS9hFacxoRQIkQhghGTZ5hrYkVZJnArgZcH/f1H+AAAA//8D AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFLBk3RhAgAAkQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFnjlM7jAAAADQEAAA8AAAAAAAAAAAAAAAAAuwQA AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA= " fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C0353D" w:rsidRDefault="006E3902">
+                    <w:p w14:paraId="32315D8F" w14:textId="77777777" w:rsidR="00C0353D" w:rsidRDefault="006E3902">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B6559B">
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>※</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B6559B">
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>欄は記入しないでください。</w:t>
                       </w:r>
                       <w:r w:rsidR="00556607" w:rsidRPr="00B6559B">
                         <w:rPr>
@@ -1204,51 +1250,51 @@
                       <w:r w:rsidR="00556607" w:rsidRPr="00B6559B">
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>判</w:t>
                       </w:r>
                       <w:r w:rsidR="00C0353D">
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t xml:space="preserve">横書　</w:t>
                       </w:r>
                       <w:r w:rsidR="00C0353D">
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>4000字程度</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006E3902" w:rsidRPr="00B6559B" w:rsidRDefault="00C0353D">
+                    <w:p w14:paraId="2ADF0A1F" w14:textId="77777777" w:rsidR="006E3902" w:rsidRPr="00B6559B" w:rsidRDefault="00C0353D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidR="00556607" w:rsidRPr="00B6559B">
                         <w:rPr>
                           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>パソコン</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -1393,164 +1439,160 @@
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1143000" cy="447675"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="50990D35" w14:textId="5F21D9A3" w:rsidR="00556607" w:rsidRPr="00B6559B" w:rsidRDefault="00556607" w:rsidP="002B49D7">
+                          <w:p w14:paraId="50990D35" w14:textId="07EE8808" w:rsidR="00556607" w:rsidRPr="00B6559B" w:rsidRDefault="00556607" w:rsidP="002B49D7">
                             <w:pPr>
                               <w:spacing w:line="60" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B6559B">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B6559B">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>20</w:t>
                             </w:r>
-                            <w:r w:rsidR="00331588">
+                            <w:r w:rsidR="008019E9">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>26</w:t>
+                              <w:t>27</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B6559B">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                                 <w:b/>
                                 <w:spacing w:val="-20"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>年度）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="18015773" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:422.45pt;margin-top:20.9pt;width:90pt;height:35.25pt;z-index:-251664391;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQA8lXjqYwIAAJEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L3b+tyBOkaXIMCBo C6RDz4osJwZkUZOU2NmxAYo9xF5h2HnP4xcZJSdp1u007CKTIvmJ/Eh6fFUVkuyEsTmohLZbMSVC cUhztU7op/v5m7eUWMdUyiQokdC9sPRq8vrVuNQj0YENyFQYgiDKjkqd0I1zehRFlm9EwWwLtFBo zMAUzKFq1lFqWInohYw6cTyISjCpNsCFtXh73RjpJOBnmeDuNsuscEQmFHNz4TThXPkzmozZaG2Y 3uT8mAb7hywKlit89Ax1zRwjW5P/AVXk3ICFzLU4FBFkWc5FqAGraccvqllumBahFiTH6jNN9v/B 8pvdnSF5mtAOJYoV2KL68FQ/fq8ff9aHr6Q+fKsPh/rxB+qk4+kqtR1h1FJjnKveQ4VtP91bvPQs VJkp/BfrI2hH4vdnskXlCPdB7V43jtHE0dbrDQfDvoeJnqO1se6DgIJ4IaEGmxk4ZruFdY3rycU/ ZkHm6TyXMih+gMRMGrJj2HrpQo4I/puXVKRM6KDbjwOwAh/eIEuFufham5q85KpVFajqnupdQbpH Ggw0c2U1n+eY64JZd8cMDhKWh8vhbvHIJOBbcJQo2YD58rd774/9RSslJQ5mQu3nLTOCEvlRYeff tXs9P8lB6fWHHVTMpWV1aVHbYgZIQBvXUPMgen8nT2JmoHjAHZr6V9HEFMe3E+pO4sw164I7yMV0 GpxwdjVzC7XU3EN7wn0n7qsHZvSxXQ4bfQOnEWajF11rfH2kgunWQZaHlnqeG1aP9OPch6E47qhf rEs9eD3/SSa/AAAA//8DAFBLAwQUAAYACAAAACEAx0RhhOEAAAALAQAADwAAAGRycy9kb3ducmV2 LnhtbEyPS0/EMAyE70j8h8hIXBCbPhZYStMVQjwkbmx5iFu2MW1F41RNti3/HvcEN9szGn+Tb2fb iREH3zpSEK8iEEiVMy3VCl7Lh/MNCB80Gd05QgU/6GFbHB/lOjNuohccd6EWHEI+0wqaEPpMSl81 aLVfuR6JtS83WB14HWppBj1xuO1kEkWX0uqW+EOje7xrsPreHayCz7P649nPj29TepH2909jefVu SqVOT+bbGxAB5/BnhgWf0aFgpr07kPGiU7BZr6/ZqmAdc4XFECXLZc9TnKQgi1z+71D8AgAA//8D AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADyVeOpjAgAAkQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMdEYYThAAAACwEAAA8AAAAAAAAAAAAAAAAAvQQA AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA= " fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="18015773" id="テキスト ボックス 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:422.45pt;margin-top:20.9pt;width:90pt;height:35.25pt;z-index:-251664391;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQA8lXjqYwIAAJEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L3b+tyBOkaXIMCBo C6RDz4osJwZkUZOU2NmxAYo9xF5h2HnP4xcZJSdp1u007CKTIvmJ/Eh6fFUVkuyEsTmohLZbMSVC cUhztU7op/v5m7eUWMdUyiQokdC9sPRq8vrVuNQj0YENyFQYgiDKjkqd0I1zehRFlm9EwWwLtFBo zMAUzKFq1lFqWInohYw6cTyISjCpNsCFtXh73RjpJOBnmeDuNsuscEQmFHNz4TThXPkzmozZaG2Y 3uT8mAb7hywKlit89Ax1zRwjW5P/AVXk3ICFzLU4FBFkWc5FqAGraccvqllumBahFiTH6jNN9v/B 8pvdnSF5mtAOJYoV2KL68FQ/fq8ff9aHr6Q+fKsPh/rxB+qk4+kqtR1h1FJjnKveQ4VtP91bvPQs VJkp/BfrI2hH4vdnskXlCPdB7V43jtHE0dbrDQfDvoeJnqO1se6DgIJ4IaEGmxk4ZruFdY3rycU/ ZkHm6TyXMih+gMRMGrJj2HrpQo4I/puXVKRM6KDbjwOwAh/eIEuFufham5q85KpVFajqnupdQbpH Ggw0c2U1n+eY64JZd8cMDhKWh8vhbvHIJOBbcJQo2YD58rd774/9RSslJQ5mQu3nLTOCEvlRYeff tXs9P8lB6fWHHVTMpWV1aVHbYgZIQBvXUPMgen8nT2JmoHjAHZr6V9HEFMe3E+pO4sw164I7yMV0 GpxwdjVzC7XU3EN7wn0n7qsHZvSxXQ4bfQOnEWajF11rfH2kgunWQZaHlnqeG1aP9OPch6E47qhf rEs9eD3/SSa/AAAA//8DAFBLAwQUAAYACAAAACEAx0RhhOEAAAALAQAADwAAAGRycy9kb3ducmV2 LnhtbEyPS0/EMAyE70j8h8hIXBCbPhZYStMVQjwkbmx5iFu2MW1F41RNti3/HvcEN9szGn+Tb2fb iREH3zpSEK8iEEiVMy3VCl7Lh/MNCB80Gd05QgU/6GFbHB/lOjNuohccd6EWHEI+0wqaEPpMSl81 aLVfuR6JtS83WB14HWppBj1xuO1kEkWX0uqW+EOje7xrsPreHayCz7P649nPj29TepH2909jefVu SqVOT+bbGxAB5/BnhgWf0aFgpr07kPGiU7BZr6/ZqmAdc4XFECXLZc9TnKQgi1z+71D8AgAA//8D AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADyVeOpjAgAAkQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMdEYYThAAAACwEAAA8AAAAAAAAAAAAAAAAAvQQA AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA= " fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="50990D35" w14:textId="5F21D9A3" w:rsidR="00556607" w:rsidRPr="00B6559B" w:rsidRDefault="00556607" w:rsidP="002B49D7">
+                    <w:p w14:paraId="50990D35" w14:textId="07EE8808" w:rsidR="00556607" w:rsidRPr="00B6559B" w:rsidRDefault="00556607" w:rsidP="002B49D7">
                       <w:pPr>
                         <w:spacing w:line="60" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B6559B">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>（</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B6559B">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>20</w:t>
                       </w:r>
-                      <w:r w:rsidR="00331588">
+                      <w:r w:rsidR="008019E9">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>26</w:t>
+                        <w:t>27</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B6559B">
                         <w:rPr>
                           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
                           <w:b/>
                           <w:spacing w:val="-20"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>年度）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00B6559B">
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸE" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="HGPｺﾞｼｯｸE" w:hint="eastAsia"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
@@ -1633,59 +1675,60 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="258AB35B" w14:textId="77777777" w:rsidR="007414E8" w:rsidRDefault="007414E8" w:rsidP="007414E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4D94B3A0" w14:textId="77777777" w:rsidR="007414E8" w:rsidRDefault="007414E8" w:rsidP="007414E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="45057">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1705,103 +1748,107 @@
     <w:rsid w:val="00244337"/>
     <w:rsid w:val="002A6380"/>
     <w:rsid w:val="002B49D7"/>
     <w:rsid w:val="002F05B3"/>
     <w:rsid w:val="003166E9"/>
     <w:rsid w:val="00324F5F"/>
     <w:rsid w:val="00331588"/>
     <w:rsid w:val="00333F14"/>
     <w:rsid w:val="003567A8"/>
     <w:rsid w:val="003653F6"/>
     <w:rsid w:val="004A7C12"/>
     <w:rsid w:val="00556607"/>
     <w:rsid w:val="005967FD"/>
     <w:rsid w:val="005D5EE8"/>
     <w:rsid w:val="005F4977"/>
     <w:rsid w:val="006577D5"/>
     <w:rsid w:val="006718B2"/>
     <w:rsid w:val="006C70BE"/>
     <w:rsid w:val="006E3902"/>
     <w:rsid w:val="00712556"/>
     <w:rsid w:val="007414E8"/>
     <w:rsid w:val="00761B68"/>
     <w:rsid w:val="00771BD5"/>
     <w:rsid w:val="007D792F"/>
     <w:rsid w:val="007E3B8E"/>
+    <w:rsid w:val="008019E9"/>
     <w:rsid w:val="00843E5E"/>
+    <w:rsid w:val="00861410"/>
     <w:rsid w:val="008633E8"/>
     <w:rsid w:val="008F7F7E"/>
     <w:rsid w:val="00906642"/>
     <w:rsid w:val="0094183F"/>
     <w:rsid w:val="00962C3A"/>
     <w:rsid w:val="009B3BA3"/>
+    <w:rsid w:val="009E1007"/>
     <w:rsid w:val="00A20612"/>
     <w:rsid w:val="00A56778"/>
     <w:rsid w:val="00A62B61"/>
     <w:rsid w:val="00A72225"/>
     <w:rsid w:val="00AB5130"/>
     <w:rsid w:val="00AB628D"/>
     <w:rsid w:val="00AD0C05"/>
     <w:rsid w:val="00B25C64"/>
     <w:rsid w:val="00B6559B"/>
     <w:rsid w:val="00BB7393"/>
     <w:rsid w:val="00BE5F8D"/>
     <w:rsid w:val="00BE692C"/>
     <w:rsid w:val="00C0353D"/>
     <w:rsid w:val="00C172E1"/>
     <w:rsid w:val="00CE0645"/>
     <w:rsid w:val="00D53CE5"/>
     <w:rsid w:val="00DA7E48"/>
     <w:rsid w:val="00E02F06"/>
     <w:rsid w:val="00E314DC"/>
     <w:rsid w:val="00E40ABA"/>
     <w:rsid w:val="00E80751"/>
     <w:rsid w:val="00E90081"/>
     <w:rsid w:val="00EE0747"/>
     <w:rsid w:val="00EF0B8D"/>
     <w:rsid w:val="00F07F7B"/>
     <w:rsid w:val="00F27629"/>
     <w:rsid w:val="00F77E82"/>
     <w:rsid w:val="00F8716F"/>
+    <w:rsid w:val="00FD06E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="45057">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FFAFE39"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A796A781-E3E5-4FA6-BE30-77743F373896}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
@@ -1892,94 +1939,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2412,51 +2463,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4977"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId11" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId8" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId9" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId11" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId8" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId9" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2676,69 +2727,69 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100AF30E2C2D8EA374FA80D074A9F864370" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="a71739ef6df15d6265780aabaca35102">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb" xmlns:ns3="96f71496-4399-4035-ad15-0634aa7b2ca0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94541efb45b0b17b7a09018f8ab6dbda" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100AF30E2C2D8EA374FA80D074A9F864370" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="c60e3f251e07ea84664f638224abbb23">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb" xmlns:ns3="96f71496-4399-4035-ad15-0634aa7b2ca0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac73fa10f2abb0bae19a41eb5d5233a2" ns2:_="" ns3:_="">
     <xsd:import namespace="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb"/>
     <xsd:import namespace="96f71496-4399-4035-ad15-0634aa7b2ca0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2962,91 +3013,91 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="96f71496-4399-4035-ad15-0634aa7b2ca0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E45C21F-2629-419D-9E2F-80941D5DBBF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ECC9F4F-EEFC-40DF-ABB6-A6EDEBDF61B3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18EE2269-D546-46C1-B97B-4E603E550DA4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69651647-B10F-4494-A5D1-47F8FDF5FCD2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00ADA044-2A53-415C-A6FC-DE46CF812796}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6CC4251-1C36-41A7-B5AA-00019C8C5A63}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB7F4351-F917-44C6-B650-8F742E7FC7FD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>21</Words>
-  <Characters>121</Characters>
+  <Characters>120</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>141</CharactersWithSpaces>
+  <CharactersWithSpaces>140</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>萩原 雅子</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:title>【本学指定様式⑤】社会福祉学専攻実践記録書.docx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AF30E2C2D8EA374FA80D074A9F864370</vt:lpwstr>
   </property>
 </Properties>
 </file>