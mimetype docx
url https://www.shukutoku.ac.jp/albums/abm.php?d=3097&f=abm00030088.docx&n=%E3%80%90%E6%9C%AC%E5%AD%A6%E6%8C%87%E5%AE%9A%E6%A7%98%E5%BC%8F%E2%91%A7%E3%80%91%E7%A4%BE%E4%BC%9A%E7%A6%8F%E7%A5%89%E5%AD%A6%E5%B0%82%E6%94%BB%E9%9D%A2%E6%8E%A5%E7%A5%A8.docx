--- v0 (2025-10-29)
+++ v1 (2026-06-22)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="25E6B9B7" w14:textId="77777777" w:rsidR="00F27629" w:rsidRPr="00740204" w:rsidRDefault="00C172E1" w:rsidP="00043644">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740204">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>様式</w:t>
       </w:r>
@@ -1974,79 +1974,79 @@
     </w:p>
     <w:p w14:paraId="0DCBE9E5" w14:textId="77777777" w:rsidR="00802017" w:rsidRPr="0034268A" w:rsidRDefault="00802017" w:rsidP="00BE3AA5">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034268A">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDP明朝 Medium" w:eastAsia="BIZ UDP明朝 Medium" w:hAnsi="BIZ UDP明朝 Medium" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>※欄は、記入しないでください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D8A5EB" w14:textId="71B2F7EA" w:rsidR="00802017" w:rsidRPr="009A1C60" w:rsidRDefault="00802017" w:rsidP="00802017">
+    <w:p w14:paraId="62D8A5EB" w14:textId="622260AC" w:rsidR="00802017" w:rsidRPr="009A1C60" w:rsidRDefault="00802017" w:rsidP="00802017">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A1C60">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（202</w:t>
       </w:r>
-      <w:r w:rsidR="00265188">
+      <w:r w:rsidR="00484F6B">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1C60">
         <w:rPr>
           <w:rFonts w:ascii="HGP創英角ｺﾞｼｯｸUB" w:eastAsia="HGP創英角ｺﾞｼｯｸUB" w:hAnsi="HGP創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年度）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00802017" w:rsidRPr="009A1C60" w:rsidSect="00C172E1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="289" w:right="851" w:bottom="295" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3351C567" w14:textId="77777777" w:rsidR="007414E8" w:rsidRDefault="007414E8" w:rsidP="007414E8">
@@ -2119,59 +2119,59 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="15CB8AFE" w14:textId="77777777" w:rsidR="007414E8" w:rsidRDefault="007414E8" w:rsidP="007414E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="61821747" w14:textId="77777777" w:rsidR="007414E8" w:rsidRDefault="007414E8" w:rsidP="007414E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913">
+    <o:shapedefaults v:ext="edit" spidmax="40961">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2184,50 +2184,51 @@
     <w:rsid w:val="00091129"/>
     <w:rsid w:val="00095893"/>
     <w:rsid w:val="000C051E"/>
     <w:rsid w:val="000C3B8B"/>
     <w:rsid w:val="000F55AD"/>
     <w:rsid w:val="00114AFA"/>
     <w:rsid w:val="00115DF0"/>
     <w:rsid w:val="0013178F"/>
     <w:rsid w:val="001A19CF"/>
     <w:rsid w:val="001C26FC"/>
     <w:rsid w:val="001D48E5"/>
     <w:rsid w:val="001E1183"/>
     <w:rsid w:val="0020021D"/>
     <w:rsid w:val="00265188"/>
     <w:rsid w:val="002A6380"/>
     <w:rsid w:val="002B49D7"/>
     <w:rsid w:val="003166E9"/>
     <w:rsid w:val="00324F5F"/>
     <w:rsid w:val="00333F14"/>
     <w:rsid w:val="0034268A"/>
     <w:rsid w:val="0034678D"/>
     <w:rsid w:val="003567A8"/>
     <w:rsid w:val="003A140C"/>
     <w:rsid w:val="003A5F05"/>
     <w:rsid w:val="00435036"/>
+    <w:rsid w:val="00484F6B"/>
     <w:rsid w:val="00495C62"/>
     <w:rsid w:val="004A7C12"/>
     <w:rsid w:val="004B621A"/>
     <w:rsid w:val="004D7D50"/>
     <w:rsid w:val="00556607"/>
     <w:rsid w:val="005967FD"/>
     <w:rsid w:val="005D5EE8"/>
     <w:rsid w:val="005D7622"/>
     <w:rsid w:val="005F4977"/>
     <w:rsid w:val="00622A2B"/>
     <w:rsid w:val="00646807"/>
     <w:rsid w:val="006577D5"/>
     <w:rsid w:val="0068282C"/>
     <w:rsid w:val="00683616"/>
     <w:rsid w:val="006A1D21"/>
     <w:rsid w:val="006B387E"/>
     <w:rsid w:val="006C70BE"/>
     <w:rsid w:val="006E3902"/>
     <w:rsid w:val="00712556"/>
     <w:rsid w:val="00731BBA"/>
     <w:rsid w:val="00740204"/>
     <w:rsid w:val="007414E8"/>
     <w:rsid w:val="00761B68"/>
     <w:rsid w:val="00780C95"/>
     <w:rsid w:val="00794B57"/>
@@ -2277,51 +2278,51 @@
     <w:rsid w:val="00E90081"/>
     <w:rsid w:val="00ED5371"/>
     <w:rsid w:val="00EF0B8D"/>
     <w:rsid w:val="00F07F7B"/>
     <w:rsid w:val="00F112AC"/>
     <w:rsid w:val="00F27629"/>
     <w:rsid w:val="00F67E46"/>
     <w:rsid w:val="00F8716F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913">
+    <o:shapedefaults v:ext="edit" spidmax="40961">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C503C06"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A796A781-E3E5-4FA6-BE30-77743F373896}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
@@ -2412,94 +2413,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2932,51 +2937,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4977"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId11" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId8" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId9" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId11" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId8" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId9" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3196,69 +3201,69 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100AF30E2C2D8EA374FA80D074A9F864370" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="a71739ef6df15d6265780aabaca35102">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb" xmlns:ns3="96f71496-4399-4035-ad15-0634aa7b2ca0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94541efb45b0b17b7a09018f8ab6dbda" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100AF30E2C2D8EA374FA80D074A9F864370" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="c60e3f251e07ea84664f638224abbb23">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb" xmlns:ns3="96f71496-4399-4035-ad15-0634aa7b2ca0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac73fa10f2abb0bae19a41eb5d5233a2" ns2:_="" ns3:_="">
     <xsd:import namespace="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb"/>
     <xsd:import namespace="96f71496-4399-4035-ad15-0634aa7b2ca0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3482,59 +3487,59 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e5a8e1e5-9471-45f7-9a22-fd9520a7a1bb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="96f71496-4399-4035-ad15-0634aa7b2ca0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33B0A5D7-3D5B-4EFC-80A6-186EDAC1C4BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F066748D-386F-4722-95E6-ED1E825F65D3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18E3A3C9-D050-4B69-95FC-4A1B6472D5AC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5529936A-2032-4D0A-8C09-6D906BD456E9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4A95194-AC27-4D80-87B2-74F0963752AE}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C048276-0E77-4B68-AA97-51B7B07C1ADD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6072FA34-B7FC-4222-B569-AF017B224B8C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>52</Words>
   <Characters>300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>